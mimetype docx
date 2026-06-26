--- v0 (2026-05-11)
+++ v1 (2026-06-26)
@@ -138,51 +138,51 @@
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5228"/>
         <w:gridCol w:w="5228"/>
       </w:tblGrid>
       <w:tr w:rsidR="00CB0178" w:rsidTr="00CB0178">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5228" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00CB0178" w:rsidRDefault="009A1A6D" w:rsidP="00CB0178">
             <w:pPr>
               <w:ind w:left="-105"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>11 мая 2026 г.</w:t>
+              <w:t>27 июня 2026 г.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5228" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00CB0178" w:rsidRPr="00CB0178" w:rsidRDefault="00CB0178" w:rsidP="00CB0178">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>г. Москва</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>