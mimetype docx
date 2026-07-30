--- v0 (2026-06-15)
+++ v1 (2026-07-30)
@@ -138,51 +138,51 @@
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5228"/>
         <w:gridCol w:w="5228"/>
       </w:tblGrid>
       <w:tr w:rsidR="00CB0178" w:rsidTr="00CB0178">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5228" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00CB0178" w:rsidRDefault="009A1A6D" w:rsidP="00CB0178">
             <w:pPr>
               <w:ind w:left="-105"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>15 июня 2026 г.</w:t>
+              <w:t>30 июля 2026 г.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5228" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00CB0178" w:rsidRPr="00CB0178" w:rsidRDefault="00CB0178" w:rsidP="00CB0178">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>г. Москва</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -690,72 +690,117 @@
               </w:rPr>
               <w:t>450</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F21BD3" w:rsidTr="00507F73">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5228" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00F21BD3" w:rsidRPr="00F21BD3" w:rsidRDefault="00F21BD3" w:rsidP="00507F73">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="proptitle"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
               </w:rPr>
+              <w:t>Перфорация листов (70г/м2):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5228" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F21BD3" w:rsidRPr="00F21BD3" w:rsidRDefault="00F21BD3" w:rsidP="00507F73">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F21BD3" w:rsidTr="00507F73">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5228" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F21BD3" w:rsidRPr="00F21BD3" w:rsidRDefault="00F21BD3" w:rsidP="00507F73">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="proptitle"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
               <w:t>Перфорация листов (80г/м2):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5228" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00F21BD3" w:rsidRPr="00F21BD3" w:rsidRDefault="00F21BD3" w:rsidP="00507F73">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>16</w:t>
+              <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F21BD3" w:rsidTr="00507F73">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5228" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00F21BD3" w:rsidRPr="00F21BD3" w:rsidRDefault="00F21BD3" w:rsidP="00507F73">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="proptitle"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
               </w:rPr>
               <w:t>Количество пробиваемых отверстий:</w:t>
             </w:r>