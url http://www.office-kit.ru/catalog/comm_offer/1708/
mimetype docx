--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -1,41 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/word/media/image_rId9_document.png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:p w:rsidR="00387E4F" w:rsidRDefault="00573BE2" w:rsidP="00154F4C">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -137,51 +138,51 @@
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5228"/>
         <w:gridCol w:w="5228"/>
       </w:tblGrid>
       <w:tr w:rsidR="00CB0178" w:rsidTr="00CB0178">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5228" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00CB0178" w:rsidRDefault="009A1A6D" w:rsidP="00CB0178">
             <w:pPr>
               <w:ind w:left="-105"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>26 мая 2026 г.</w:t>
+              <w:t>10 июля 2026 г.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5228" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00CB0178" w:rsidRPr="00CB0178" w:rsidRDefault="00CB0178" w:rsidP="00CB0178">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>г. Москва</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -257,50 +258,56 @@
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6232"/>
         <w:gridCol w:w="4253"/>
       </w:tblGrid>
       <w:tr w:rsidR="004C7AC0" w:rsidTr="00CB0178">
         <w:trPr>
           <w:trHeight w:val="1301"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6232" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="004C7AC0" w:rsidRPr="004014CB" w:rsidRDefault="004014CB" w:rsidP="00CB0178">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t/>
+              <w:pict>
+                <v:shape type="#_x0000_t75" style="width:10cm;height:10cm" stroked="f">
+                  <v:imagedata r:id="rId9" o:title=""/>
+                </v:shape>
+              </w:pict>
+              <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4253" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="004C7AC0" w:rsidRDefault="004C7AC0" w:rsidP="00BE36C0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00215501" w:rsidRDefault="00347F2A" w:rsidP="004014CB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
@@ -318,50 +325,51 @@
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidR="00FD193B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidR="004014CB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Компактный и удобный брошюровщик, созданный специально для оформления документов пластиковой пружиной.
 Эта эргономичная модель идеально подходит для решения повседневных офисных задач и работы с небольшими тиражами.
+Базовая комплектация включает в себя начальный набор расходных материалов: по 5 обложек для переднего (прозрачные) и заднего (черные, с текстурой «кожа») переплета, а также по 5 белых и черных пружин диаметром 10 мм.
 Устройство позволяет одновременно перфорировать до 8 листов, а максимальный объем готовой брошюры составляет 150 страниц.
 Аппарат станет отличным выбором для качественного переплета документации стандартных форматов А4 и А5.
 </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="000B203D" w:rsidRPr="004014CB" w:rsidRDefault="000B203D" w:rsidP="004014CB">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00394CA3" w:rsidRDefault="00394CA3" w:rsidP="008A2BAE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
@@ -2838,51 +2846,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2116316235">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId9_document.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>