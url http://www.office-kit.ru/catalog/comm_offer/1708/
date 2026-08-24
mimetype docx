--- v1 (2026-07-10)
+++ v2 (2026-08-24)
@@ -138,51 +138,51 @@
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5228"/>
         <w:gridCol w:w="5228"/>
       </w:tblGrid>
       <w:tr w:rsidR="00CB0178" w:rsidTr="00CB0178">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5228" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00CB0178" w:rsidRDefault="009A1A6D" w:rsidP="00CB0178">
             <w:pPr>
               <w:ind w:left="-105"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>10 июля 2026 г.</w:t>
+              <w:t>24 августа 2026 г.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5228" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00CB0178" w:rsidRPr="00CB0178" w:rsidRDefault="00CB0178" w:rsidP="00CB0178">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>г. Москва</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>