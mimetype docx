--- v0 (2026-06-04)
+++ v1 (2026-07-20)
@@ -138,51 +138,51 @@
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5228"/>
         <w:gridCol w:w="5228"/>
       </w:tblGrid>
       <w:tr w:rsidR="00CB0178" w:rsidTr="00CB0178">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5228" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00CB0178" w:rsidRDefault="009A1A6D" w:rsidP="00CB0178">
             <w:pPr>
               <w:ind w:left="-105"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>4 июня 2026 г.</w:t>
+              <w:t>20 июля 2026 г.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5228" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00CB0178" w:rsidRPr="00CB0178" w:rsidRDefault="00CB0178" w:rsidP="00CB0178">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>г. Москва</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -323,51 +323,54 @@
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidR="00FD193B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidR="004014CB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Ламинатор Office Kit L2301 станет надёжным помощником в офисе, дома или во время учёбы. Устройство совместимо с плёнками для ламинирования толщиной от 60 до 150 мкм. Для вашего удобства в комплект уже включён стартовый набор — 5 плёнок формата А4 с толщиной 60 мкм. Подходит для ламинирования документов толщиной до 0,5 мм. Быстрый прогрев: всего 2–4 минуты, чтобы вы могли быстро приступить к работе. 
+              <w:t>Ламинатор Office Kit L2301 станет надёжным помощником в офисе, дома или во время учёбы. 
+Оснащен тепловой ндикацией готовности.
+Важная информация: в данной партии индикатор готовности загорается зеленым цветом, несмотря на красную маркировку на корпусе. Это является особенностью данной серии, устройство полностью исправно и готово к работе.
+Устройство совместимо с плёнками для ламинирования толщиной от 60 до 150 мкм. Для вашего удобства в комплект уже включён стартовый набор — 5 плёнок формата А4 с толщиной 60 мкм. Подходит для ламинирования документов толщиной до 0,5 мм. Быстрый прогрев: всего 2–4 минуты, чтобы вы могли быстро приступить к работе. 
 </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="000B203D" w:rsidRPr="004014CB" w:rsidRDefault="000B203D" w:rsidP="004014CB">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00394CA3" w:rsidRDefault="00394CA3" w:rsidP="008A2BAE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
     </w:p>