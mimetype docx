--- v0 (2026-05-24)
+++ v1 (2026-07-08)
@@ -138,51 +138,51 @@
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5228"/>
         <w:gridCol w:w="5228"/>
       </w:tblGrid>
       <w:tr w:rsidR="00CB0178" w:rsidTr="00CB0178">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5228" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00CB0178" w:rsidRDefault="009A1A6D" w:rsidP="00CB0178">
             <w:pPr>
               <w:ind w:left="-105"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>24 мая 2026 г.</w:t>
+              <w:t>8 июля 2026 г.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5228" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00CB0178" w:rsidRPr="00CB0178" w:rsidRDefault="00CB0178" w:rsidP="00CB0178">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>г. Москва</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>