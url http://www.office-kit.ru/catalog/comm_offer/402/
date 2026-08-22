--- v1 (2026-07-08)
+++ v2 (2026-08-22)
@@ -138,51 +138,51 @@
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5228"/>
         <w:gridCol w:w="5228"/>
       </w:tblGrid>
       <w:tr w:rsidR="00CB0178" w:rsidTr="00CB0178">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5228" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00CB0178" w:rsidRDefault="009A1A6D" w:rsidP="00CB0178">
             <w:pPr>
               <w:ind w:left="-105"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>8 июля 2026 г.</w:t>
+              <w:t>22 августа 2026 г.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5228" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00CB0178" w:rsidRPr="00CB0178" w:rsidRDefault="00CB0178" w:rsidP="00CB0178">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>г. Москва</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -977,51 +977,51 @@
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
               </w:rPr>
               <w:t>Уровень шума, Дб:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5228" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00F21BD3" w:rsidRPr="00F21BD3" w:rsidRDefault="00F21BD3" w:rsidP="00507F73">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>60</w:t>
+              <w:t>55</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F21BD3" w:rsidTr="00507F73">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5228" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00F21BD3" w:rsidRPr="00F21BD3" w:rsidRDefault="00F21BD3" w:rsidP="00507F73">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="proptitle"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
               </w:rPr>
               <w:t>Реверс:</w:t>
             </w:r>