--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -153,51 +153,51 @@
               <w:end w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:ind w:start="-105"/>
               <w:jc w:val="start"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs=""/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>16 сентября 2026 г.</w:t>
+              <w:t>31 октября 2026 г.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5228" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:start w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:end w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="end"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>